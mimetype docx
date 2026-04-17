--- v0 (2026-04-15)
+++ v1 (2026-04-17)
@@ -251,51 +251,51 @@
         </w:rPr>
         <w:t>一是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>健全常态化学习机制。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>深入学习习近平法治思想和生态文明思想</w:t>
+        <w:t>深入学习习近平法治思想和习近平生态文明思想</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>，将习近平法治思想纳入班子会议、支部“三会一课”核心学习内容，2025年开展专题学习4次，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
@@ -419,50 +419,52 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>干部深刻把握法治思想核心要义</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -891,51 +893,79 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正楷体_GBK" w:hAnsi="方正楷体_GBK" w:eastAsia="方正楷体_GBK" w:cs="方正楷体_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(三)全面提升依法行政能力。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>一是严格落实“双随机一公开”制度。累计检查企业47家次，出动执法人员约94人次，查处生态环境违法案件3件，处罚金额共计1.16万元。受理群众信访18件，已全部办结，群众满意度100%。开展核与辐射安全专项检查20家次，帮助办理</w:t>
+        <w:t>一是严格落实</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“双随机、一公开”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>制度。累计检查企业47家次，出动执法人员约94人次，查处生态环境违法案件3件，处罚金额共计1.16万元。受理群众信访18件，已全部办结，群众满意度100%。开展核与辐射安全专项检查20家次，帮助办理</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
@@ -1652,51 +1682,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正楷体_GBK" w:hAnsi="方正楷体_GBK" w:eastAsia="方正楷体_GBK" w:cs="方正楷体_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(二)强化学习教育。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>始终把习近平生态文明思想、习近平法治思想和环境保护法律法规纳入党组、党支部重要学习内容，不断提高干部职工政治理论和法律素养,更好适应新形势新任务需要。</w:t>
+        <w:t>始终把习近平习近平生态文明思想、习近平法治思想和环境保护法律法规纳入党组、党支部重要学习内容，不断提高干部职工政治理论和法律素养,更好适应新形势新任务需要。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="440" w:lineRule="atLeast"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
@@ -1778,51 +1808,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>借助</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>“4.22”世界地球日、“6·5”世界环境日、“8.15”全国生态日“12.4”国家宪法日开展形式多样的法治宣传活动，以及线下送法入企、以案释法宣讲会等形式多样的活动，年内计划覆盖企业不少于35家、群众不少于500人次，推动全局干部法治意识和生态环保意识双提升，持续营造知法、懂法、守法、用法的良好氛围。</w:t>
+        <w:t>“4.22”世界地球日、“6·5”世界环境日、“8.15”全国生态日“12·4”国家宪法日开展形式多样的法治宣传活动，以及线下送法入企、以案释法宣讲会等形式多样的活动，年内计划覆盖企业不少于35家、群众不少于500人次，推动全局干部法治意识和生态环保意识双提升，持续营造知法、懂法、守法、用法的良好氛围。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="440" w:lineRule="atLeast"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
@@ -1999,153 +2029,151 @@
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="120" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正仿宋_GBK" w:hAnsi="方正仿宋_GBK" w:eastAsia="方正仿宋_GBK" w:cs="方正仿宋_GBK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="7A"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="50"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{9FE33DF0-5634-4A5A-AC09-A8CA14E08B07}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BDE4176E-0740-462F-A93F-08041019BDD6}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋_GBK">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8FA46ADC-DCE4-4B6E-9C21-C6561F551EFC}"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{7C3090F8-515B-4119-ADC3-D9E38DD2B8EC}"/>
   </w:font>
   <w:font w:name="方正楷体_GBK">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{274BC418-5ADD-4E43-8252-833A9E96CCC1}"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{9352B20C-3B12-4A8E-A3E1-080D82D7D9B6}"/>
   </w:font>
   <w:font w:name="方正仿宋_GBK">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{52ACE263-E871-49EE-8A3F-63482B93C381}"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{178BF433-E65C-4A48-975A-D4D2409F8C93}"/>
   </w:font>
   <w:font w:name="方正楷体_GB2312">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{80D01F9C-FE96-4D92-BB6E-87CFB2A17A4B}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{0B5A4ECD-D6FF-4177-B549-75F19B8C2DE0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="649E4B73"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="649E4B73"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
         <w:ind w:left="2040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
@@ -2174,56 +2202,58 @@
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="3ED15211"/>
     <w:rsid w:val="0C7878C3"/>
     <w:rsid w:val="154C1139"/>
     <w:rsid w:val="1C154373"/>
     <w:rsid w:val="240E1A07"/>
     <w:rsid w:val="24B506C7"/>
     <w:rsid w:val="26EE1497"/>
     <w:rsid w:val="27380B92"/>
     <w:rsid w:val="34E00C8E"/>
     <w:rsid w:val="3BA42B0A"/>
     <w:rsid w:val="3BC126E1"/>
     <w:rsid w:val="3DF5589F"/>
     <w:rsid w:val="3ED15211"/>
     <w:rsid w:val="3F5F482C"/>
     <w:rsid w:val="436B15F2"/>
+    <w:rsid w:val="493E4CB7"/>
     <w:rsid w:val="49542D40"/>
     <w:rsid w:val="51AF27ED"/>
     <w:rsid w:val="575860FF"/>
     <w:rsid w:val="5A6D5994"/>
     <w:rsid w:val="5D915C85"/>
     <w:rsid w:val="61D7763D"/>
+    <w:rsid w:val="62D17591"/>
     <w:rsid w:val="654B6852"/>
     <w:rsid w:val="6B96396E"/>
     <w:rsid w:val="6D2E1AA4"/>
     <w:rsid w:val="758B538A"/>
     <w:rsid w:val="7C8E091C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 